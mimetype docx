--- v0 (2025-12-28)
+++ v1 (2026-09-27)
@@ -500,51 +500,51 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Affiliation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00006ED0" w:rsidRPr="00E50A65">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, name.surname@email.com</w:t>
       </w:r>
       <w:r w:rsidR="00F946E1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7460D34A" wp14:editId="68D7E623">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7460D34A" wp14:editId="4009803C">
             <wp:extent cx="186055" cy="152400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Slika 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -740,77 +740,88 @@
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E50A65">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Purpose:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E50A65">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> What is the research purpose and goal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50711C70" w14:textId="77777777" w:rsidR="007124B9" w:rsidRPr="00E50A65" w:rsidRDefault="007124B9" w:rsidP="007124B9">
+    <w:p w14:paraId="4416F6DE" w14:textId="77777777" w:rsidR="00871943" w:rsidRDefault="007124B9" w:rsidP="007124B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E50A65">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Method:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E50A65">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> How was the research purpose achieved, methods used and theoretical approach. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="50711C70" w14:textId="20F07721" w:rsidR="007124B9" w:rsidRPr="00E50A65" w:rsidRDefault="007124B9" w:rsidP="007124B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E50A65">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Results: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E50A65">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Short description of the research results.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E50A65">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1049,97 +1060,97 @@
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Meiryo">
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -5614,51 +5625,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1370254287">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="873687864">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="151605191">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1033766527">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1800954994">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1063868849">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -5925,50 +5936,51 @@
     <w:rsid w:val="007A75E1"/>
     <w:rsid w:val="007B3C84"/>
     <w:rsid w:val="007B61FE"/>
     <w:rsid w:val="007C02E2"/>
     <w:rsid w:val="007C2593"/>
     <w:rsid w:val="007C6090"/>
     <w:rsid w:val="007C65EE"/>
     <w:rsid w:val="007C6EB0"/>
     <w:rsid w:val="007D7800"/>
     <w:rsid w:val="007F2208"/>
     <w:rsid w:val="008008B7"/>
     <w:rsid w:val="00802099"/>
     <w:rsid w:val="0080219F"/>
     <w:rsid w:val="008117F0"/>
     <w:rsid w:val="0082415D"/>
     <w:rsid w:val="00825032"/>
     <w:rsid w:val="008268FC"/>
     <w:rsid w:val="00832AE2"/>
     <w:rsid w:val="00837A4F"/>
     <w:rsid w:val="0084042A"/>
     <w:rsid w:val="00840C11"/>
     <w:rsid w:val="00842FDD"/>
     <w:rsid w:val="00853AA7"/>
     <w:rsid w:val="0085607A"/>
     <w:rsid w:val="00856103"/>
+    <w:rsid w:val="00871943"/>
     <w:rsid w:val="00871B26"/>
     <w:rsid w:val="0089097C"/>
     <w:rsid w:val="00896C03"/>
     <w:rsid w:val="00897A69"/>
     <w:rsid w:val="008A0F6A"/>
     <w:rsid w:val="008B3EAB"/>
     <w:rsid w:val="008D35D5"/>
     <w:rsid w:val="008D72CE"/>
     <w:rsid w:val="008E7591"/>
     <w:rsid w:val="008F6D83"/>
     <w:rsid w:val="00902466"/>
     <w:rsid w:val="00903580"/>
     <w:rsid w:val="00905706"/>
     <w:rsid w:val="00907BFE"/>
     <w:rsid w:val="009325B3"/>
     <w:rsid w:val="00936567"/>
     <w:rsid w:val="00941C07"/>
     <w:rsid w:val="00941EE5"/>
     <w:rsid w:val="00957071"/>
     <w:rsid w:val="009579AB"/>
     <w:rsid w:val="00962C31"/>
     <w:rsid w:val="00972243"/>
     <w:rsid w:val="0097483A"/>
     <w:rsid w:val="00980416"/>
     <w:rsid w:val="00987B9F"/>
@@ -7551,82 +7563,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="Standard APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F79AE1B-FF4A-48E3-B9C3-F806B7D39E3B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>165</Words>
-  <Characters>947</Characters>
+  <Words>142</Words>
+  <Characters>971</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>CoF</vt:lpstr>
       <vt:lpstr>CoF</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>fbx</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1110</CharactersWithSpaces>
+  <CharactersWithSpaces>1111</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>8323192</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.fos-unm.si/si/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7602211</vt:i4>
       </vt:variant>
       <vt:variant>